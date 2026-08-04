--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -1,728 +1,21105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
-[...15 lines deleted...]
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 6"/>
+        <w:pStyle w:val="Para 08"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目    录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 4"/>
+        <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_965_html">
         <w:r>
           <w:t>国际短信资费明细</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 4"/>
+        <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_1909_html">
         <w:r>
           <w:t>小区码转经纬度</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 4"/>
+        <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_1908_html">
         <w:r>
           <w:t>经纬度转地址</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="1" w:name="Top_of_965_html"/>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 06"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>国际短信资费明细</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="2" w:name="page_content"/>
+      <w:bookmarkStart w:id="2" w:name="Guo_Ji_Gang_Ao_Tai_Duan_Xin_An_L"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
+      <w:bookmarkStart w:id="3" w:name="Guo_Ji_Gang_Ao_Tai_Duan_Xin_An_L_1"/>
       <w:pPr>
-        <w:pStyle w:val="Para 1"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...41 lines deleted...]
-        </w:drawing>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="4" w:name="Guo_Ji_Gang_Ao_Tai_Duan_Xin_An_L_1"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="4"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>国际</w:t>
+      </w:r>
+      <w:r>
+        <w:t>港澳台短信按量付费定价</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>20260520</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 10"/>
+            </w:pPr>
+            <w:r>
+              <w:t/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 02"/>
+            </w:pPr>
+            <w:r>
+              <w:t>国家（或地区）代码</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 02"/>
+            </w:pPr>
+            <w:r>
+              <w:t>国家（或地区）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 02"/>
+            </w:pPr>
+            <w:r>
+              <w:t>单价（人民币，元/条）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ABW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿鲁巴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>AFG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿富汗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>AGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>安哥拉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>AIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>安圭拉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.8492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ALB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿尔巴尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>AND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>安道尔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.9427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ANT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>荷属安的列斯群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.8165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ARE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿联酋</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ARG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿根廷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ARM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>亚美尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.3084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ASC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿森松岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ASM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>美属萨摩亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ATG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>安提瓜和巴布达</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>AUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>澳大利亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>AUT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>奥地利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>AZE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿塞拜疆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.2411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BDI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>布隆迪</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.8804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>比利时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>贝宁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.1040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BFA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>布基纳法索</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BGD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>孟加拉国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.0864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BGR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>保加利亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.3073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BHR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴林</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BHS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴哈马</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BIH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>波斯尼亚和黑塞哥维那</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.8492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BLR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>白俄罗斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.5582</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BLZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>伯利兹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.9619</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BMU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>百慕大群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BOL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>玻利维亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BRA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴西</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BRB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴巴多斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BRN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>文莱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BTN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>不丹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.6299</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>BWA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>博茨瓦纳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CAF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>中非</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.3262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CHE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>瑞士</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CHL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>智利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CHN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>中国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CIV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>科特迪瓦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.3708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CMR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>喀麦隆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.0358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>COD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>扎伊尔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.5144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>COG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>刚果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.3662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>COK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>科克群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>COL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>哥伦比亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>COM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>科摩罗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.7699</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CPV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>佛得角</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.9879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CRI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>哥斯达黎加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CUB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>古巴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CYM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>开曼群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CYP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>塞浦路斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CZE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>捷克</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DEU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>德国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DJI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>吉布提</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>多米尼克</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DNK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>丹麦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DOM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>多米尼加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.6653</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>DZA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿尔及利亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.5582</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ECU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>厄瓜多尔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.6771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>EGY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>埃及</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.8933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ERI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>厄立特里亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ESP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>西班牙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>EST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>爱沙尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ETH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>埃塞俄比亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.5489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>芬兰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FJI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>斐济</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FLK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>福克兰群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FRA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>法国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FRO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>法罗群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FSM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>密克罗尼西亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>加蓬</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.1508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GBR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>英国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GEO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>格鲁吉亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GHA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>加纳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.2064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GIB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>直布罗陀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>几内亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.4077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GLP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>瓜得罗普岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>冈比亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.7543</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GNB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>几内亚比绍</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.9158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GNQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>赤道几内亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.5572</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GRC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>希腊</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GRD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>格林纳达</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.5690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GRL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>格陵兰岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GTM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>危地马拉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.6211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GUF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>法属圭亚那</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>关岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GUY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>圭亚那</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.9100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>HKG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>中国香港</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.4497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>HND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>洪都拉斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>HRV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>克罗地亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.9282</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>HTI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>海地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.7237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>HUN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>匈牙利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IDN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>印度尼西亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.8357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>印度</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.6357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IRL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>爱尔兰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IRN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>伊朗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.6372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IRQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>伊拉克</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.2641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ISL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>冰岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.6482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ISR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>以色列</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ITA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>意大利</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>JAM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>牙买加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.6221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>JOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>约旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.1381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>JPN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>日本</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KAZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>哈萨克斯坦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.4273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>肯尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KGZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>吉尔吉斯斯坦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.5444</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KHM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>柬埔寨</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.9931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KIR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>基里巴斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KNA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>圣克里斯托弗和尼维斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.5601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>韩国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>KWT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>科威特</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.1082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LAO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>老挝</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.6714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LBN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>黎巴嫩</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.5336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LBR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>利比里亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.8343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LBY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>利比亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.3482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LCA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>圣卢西亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.6369</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>列支敦士登</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>斯里兰卡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.9715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>莱索托</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>立陶宛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>卢森堡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>LVA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>拉脱维亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>中国澳门</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>摩洛哥</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.4694</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MCO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>摩纳哥</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.8227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>摩尔多瓦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MDG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马达加斯加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.8407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MDV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马尔代夫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.9144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MEX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>墨西哥</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MHL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马绍尔群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MKD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马其顿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MLI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马里</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.8329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MLT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马耳他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MMR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>缅甸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.9325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>黑山</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MNG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>蒙古</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.8480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MNP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>北马里亚纳群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MOZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>莫桑比克</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.4671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MRT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>毛里塔尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2964</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MSR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>蒙特塞拉特岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MTQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马提尼克</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>毛里求斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.4817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MWI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马拉维</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.9170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MYS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>马来西亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.9774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NAM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>纳米比亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NCL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>新喀里多尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>尼日尔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.8465</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NFK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>诺福克岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NGA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>尼日利亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.0300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>尼加拉瓜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NIU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>纽埃</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NLD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>荷兰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>挪威</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.5482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NPL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>尼泊尔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.6533</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NRU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>瑙鲁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NZL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>新西兰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OMN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>阿曼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OTH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>其他国家</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴基斯坦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.5695</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴拿马</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PCN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>皮特凯恩群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>秘鲁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.5913</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PHL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>菲律宾</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.5715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PLW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>帕劳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PNG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴布亚新几内亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.7869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>POL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>波兰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PRI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>波多黎各</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PRK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>朝鲜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PRT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>葡萄牙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PRY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴拉圭</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>巴勒斯坦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.7405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PYF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>法属波利尼西亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>QAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>卡塔尔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.5722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>REU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>留尼汪岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ROU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>罗马尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>RUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>俄罗斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.4078</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SAU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>沙特阿拉伯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2668</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SDN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>苏丹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.9026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>塞内加尔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.3989</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SGP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>新加坡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.2864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SHN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>圣赫勒拿、阿森松和特里斯坦-达库尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SLB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>所罗门群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>塞拉利昂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.7780</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SLV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>萨尔瓦多</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.4597</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SMR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>圣马力诺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SOM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>索马里</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.5139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SPM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>圣皮埃尔和密克隆岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.4098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SRB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>塞尔维亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.4308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SSD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>南苏丹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>STP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>圣多美和普林西比</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>苏里南</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SVK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>斯洛伐克</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SVN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>斯洛文尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.9006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>瑞典</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SWZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>斯威士兰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.6897</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SXM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>荷属圣马丁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SYC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>塞舌尔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SYR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>叙利亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.5582</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TCA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>特克斯和凯科斯群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.4290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TCD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>乍得</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0935</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>多哥</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>THA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>泰国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.0464</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TJK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>塔吉克斯坦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.2566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TKL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>托克劳群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TKM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>土库曼斯坦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TLS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>东帝汶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1344</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>汤加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>特立尼达和多巴哥</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.9779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TUN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>突尼斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.6205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>土耳其</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TUV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>图瓦卢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TWN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>中国台湾</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>TZA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>坦桑尼亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.2878</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>UGA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>乌干达</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.9462</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>UKR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>乌克兰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>URY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>乌拉圭</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.4051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>USA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>美国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.0672</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>加拿大</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.1442</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>UZB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>乌兹别克斯坦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.1273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VCT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>圣文森特岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.5645</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>委内瑞拉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VGB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>维尔京群岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0653</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VNM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>越南</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.4850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VUT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>瓦努阿图</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>WLF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>瓦利斯和富图纳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.7791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>WSM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>西萨摩亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>YEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>也门</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.8239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ZAF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>南非</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0.3896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ZMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>赞比亚</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.1550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ZWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>津巴布韦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+            <w:tcBorders>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="3" w:name="Top_of_1909_html"/>
+      <w:bookmarkStart w:id="5" w:name="Top_of_1909_html"/>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 06"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>小区码转经纬度</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="4" w:name="Bai_Du_Ji_Zhan_Ding_Wei_Bao_Han"/>
+      <w:bookmarkStart w:id="6" w:name="Bai_Du_Ji_Zhan_Ding_Wei_Bao_Han"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="5" w:name="Bai_Du_Ji_Zhan_Ding_Wei"/>
+      <w:bookmarkStart w:id="7" w:name="Bai_Du_Ji_Zhan_Ding_Wei"/>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text2"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
-        <w:bookmarkStart w:id="6" w:name="Bai_Du_Ji_Zhan_Ding_Wei"/>
+        <w:bookmarkStart w:id="8" w:name="Bai_Du_Ji_Zhan_Ding_Wei"/>
         <w:t/>
-        <w:bookmarkEnd w:id="6"/>
+        <w:bookmarkEnd w:id="8"/>
       </w:r>
       <w:r>
         <w:t>百度基站定位</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 1"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="3225800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="m_5526c32d8866cb009f2617a51e1da872_r.png" id="2" name="m_5526c32d8866cb009f2617a51e1da872_r.png"/>
+            <wp:docPr descr="m_5526c32d8866cb009f2617a51e1da872_r.png" id="1" name="m_5526c32d8866cb009f2617a51e1da872_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_5526c32d8866cb009f2617a51e1da872_r.png" id="0" name="m_5526c32d8866cb009f2617a51e1da872_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="3225800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>包含在基础授权包里面，也就是每年支付给百度的5万块钱已经包含了：300万次/天的请求，但是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t>只支持中国境内</w:t>
       </w:r>
       <w:r>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="7" w:name="Gu_Ge_Ji_Zhan_Ding_Wei"/>
+      <w:bookmarkStart w:id="9" w:name="Gu_Ge_Ji_Zhan_Ding_Wei"/>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text2"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
-        <w:bookmarkStart w:id="8" w:name="Gu_Ge_Ji_Zhan_Ding_Wei"/>
+        <w:bookmarkStart w:id="10" w:name="Gu_Ge_Ji_Zhan_Ding_Wei"/>
         <w:t/>
-        <w:bookmarkEnd w:id="8"/>
+        <w:bookmarkEnd w:id="10"/>
       </w:r>
       <w:r>
         <w:t>谷歌基站定位</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 5"/>
+        <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5219700" cy="1790700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="m_76e0a5c7cabae0190b27ed47e327d88a_r.png" id="3" name="m_76e0a5c7cabae0190b27ed47e327d88a_r.png"/>
+            <wp:docPr descr="m_76e0a5c7cabae0190b27ed47e327d88a_r.png" id="2" name="m_76e0a5c7cabae0190b27ed47e327d88a_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_76e0a5c7cabae0190b27ed47e327d88a_r.png" id="0" name="m_76e0a5c7cabae0190b27ed47e327d88a_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5219700" cy="1790700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>3500$/100万次，</w:t>
       </w:r>
       <w:r>
         <w:t>只支持境外，中国境内不支持</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="9" w:name="Top_of_1908_html"/>
+      <w:bookmarkStart w:id="11" w:name="Top_of_1908_html"/>
       <w:pPr>
-        <w:pStyle w:val="Para 3"/>
+        <w:pStyle w:val="Para 06"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>经纬度转地址</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="10" w:name="Bai_Du_Di_Zhi_Jie_Xi___Jing_Wei"/>
+      <w:bookmarkStart w:id="12" w:name="Bai_Du_Di_Zhi_Jie_Xi___Jing_Wei"/>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="11" w:name="Bai_Du_Di_Zhi_Jie_Xi___Jing_Wei_1"/>
+      <w:bookmarkStart w:id="13" w:name="Bai_Du_Di_Zhi_Jie_Xi___Jing_Wei_1"/>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text2"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
-        <w:bookmarkStart w:id="12" w:name="Bai_Du_Di_Zhi_Jie_Xi___Jing_Wei_1"/>
+        <w:bookmarkStart w:id="14" w:name="Bai_Du_Di_Zhi_Jie_Xi___Jing_Wei_1"/>
         <w:t/>
-        <w:bookmarkEnd w:id="12"/>
+        <w:bookmarkEnd w:id="14"/>
       </w:r>
       <w:r>
         <w:t>百度地址解析：（经纬度转详细地址描述）</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 1"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="5778500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="m_b7b3c4d8534bc50a776ce545f56084bb_r.jpeg" id="4" name="m_b7b3c4d8534bc50a776ce545f56084bb_r.jpeg"/>
+            <wp:docPr descr="m_b7b3c4d8534bc50a776ce545f56084bb_r.jpeg" id="3" name="m_b7b3c4d8534bc50a776ce545f56084bb_r.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_b7b3c4d8534bc50a776ce545f56084bb_r.jpeg" id="0" name="m_b7b3c4d8534bc50a776ce545f56084bb_r.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="5778500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>境外地址解析：300元/10万次</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="13" w:name="Gu_Ge_Di_Zhi_Jie_Xi___Jing_Wei_D"/>
+      <w:bookmarkStart w:id="15" w:name="Gu_Ge_Di_Zhi_Jie_Xi___Jing_Wei_D"/>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="Heading 1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text2"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
-        <w:bookmarkStart w:id="14" w:name="Gu_Ge_Di_Zhi_Jie_Xi___Jing_Wei_D"/>
+        <w:bookmarkStart w:id="16" w:name="Gu_Ge_Di_Zhi_Jie_Xi___Jing_Wei_D"/>
         <w:t/>
-        <w:bookmarkEnd w:id="14"/>
+        <w:bookmarkEnd w:id="16"/>
       </w:r>
       <w:r>
         <w:t>谷歌地址解析：（经纬度转详细地址描述）</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 1"/>
+        <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5092700" cy="1803400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="m_4d697a9c2ca701443584a01ba8acd61d_r.png" id="5" name="m_4d697a9c2ca701443584a01ba8acd61d_r.png"/>
+            <wp:docPr descr="m_4d697a9c2ca701443584a01ba8acd61d_r.png" id="4" name="m_4d697a9c2ca701443584a01ba8acd61d_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_4d697a9c2ca701443584a01ba8acd61d_r.png" id="0" name="m_4d697a9c2ca701443584a01ba8acd61d_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5092700" cy="1803400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>境外地址解析：2000$/50万次</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16837" w:w="11905"/>
-      <w:pgMar w:right="1440" w:top="1440" w:left="1440" w:bottom="1440"/>
+      <w:pgMar w:left="1440" w:top="1440" w:bottom="1440" w:right="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="-apple-system"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Helvetica Neue"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="zh" w:val="zh" w:bidi="zh"/>
+        <w:lang w:eastAsia="zh" w:bidi="zh" w:val="zh"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto" w:line="276"/>
+        <w:spacing w:lineRule="auto" w:after="0" w:line="276"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:styleId="Normal" w:type="paragraph" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:beforeLines="100" w:after="230" w:line="576" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-      </w:pBdr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
-      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
-[...3 lines deleted...]
-      <w:bCs w:val="on"/>
+      <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:b w:val="off"/>
+      <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 1" w:type="paragraph">
-    <w:name w:val="Para 1"/>
+  <w:style w:styleId="Heading 1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
+      <w:spacing w:beforeLines="100" w:after="230" w:line="576" w:lineRule="atLeast"/>
       <w:pBdr>
-        <w:bottom w:space="0" w:val="none" w:sz="8" w:color="auto"/>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:space="7" w:val="single" w:sz="5" w:color="EEEEEE"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 02" w:type="paragraph">
+    <w:name w:val="Para 02"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="333333"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 03" w:type="paragraph">
+    <w:name w:val="Para 03"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="324" w:lineRule="atLeast"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 04" w:type="paragraph">
+    <w:name w:val="Para 04"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
+      <w:i w:val="off"/>
+      <w:iCs w:val="off"/>
+      <w:color w:val="24292E"/>
+      <w:shd w:fill="auto"/>
+      <w:u w:val="none"/>
+      <w:dstrike w:val="off"/>
+      <w:strike w:val="off"/>
+      <w:caps w:val="off"/>
+      <w:smallCaps w:val="off"/>
+      <w:shadow w:val="off"/>
+      <w:spacing w:val="0"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 2" w:type="paragraph">
-    <w:name w:val="Para 2"/>
+  <w:style w:styleId="Para 05" w:type="paragraph">
+    <w:name w:val="Para 05"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="atLeast"/>
-      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:after="230"/>
       <w:pBdr>
-        <w:bottom w:space="0" w:val="none" w:sz="8" w:color="auto"/>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
+      <w:i w:val="off"/>
+      <w:iCs w:val="off"/>
+      <w:color w:val="24292E"/>
+      <w:shd w:fill="auto"/>
+      <w:u w:val="none"/>
+      <w:dstrike w:val="off"/>
+      <w:strike w:val="off"/>
+      <w:caps w:val="off"/>
+      <w:smallCaps w:val="off"/>
+      <w:shadow w:val="off"/>
+      <w:spacing w:val="0"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 3" w:type="paragraph">
-    <w:name w:val="Para 3"/>
+  <w:style w:styleId="Para 06" w:type="paragraph">
+    <w:name w:val="Para 06"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="216" w:after="216"/>
+      <w:spacing w:before="216" w:after="216" w:line="576" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
       <w:pBdr>
-        <w:bottom w:space="0" w:val="none" w:sz="8" w:color="auto"/>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="off"/>
-      <w:bCs w:val="off"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
       <w:color w:val="222222"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 4" w:type="paragraph">
-    <w:name w:val="Para 4"/>
+  <w:style w:styleId="Para 07" w:type="paragraph">
+    <w:name w:val="Para 07"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="324" w:lineRule="atLeast"/>
+      <w:spacing w:after="230"/>
       <w:pBdr>
-        <w:bottom w:space="0" w:val="none" w:sz="8" w:color="auto"/>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
-[...5 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 5" w:type="paragraph">
-    <w:name w:val="Para 5"/>
+  <w:style w:styleId="Para 08" w:type="paragraph">
+    <w:name w:val="Para 08"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
+      <w:spacing w:line="576" w:lineRule="atLeast"/>
       <w:pBdr>
-        <w:bottom w:space="0" w:val="none" w:sz="8" w:color="auto"/>
-[...14 lines deleted...]
-        <w:bottom w:space="0" w:val="none" w:sz="8" w:color="auto"/>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
       <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 09" w:type="paragraph">
+    <w:name w:val="Para 09"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:beforeLines="100" w:after="230" w:line="576" w:lineRule="atLeast"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:space="7" w:val="single" w:sz="5" w:color="EEEEEE"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+      <w:i w:val="on"/>
+      <w:iCs w:val="on"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 10" w:type="paragraph">
+    <w:name w:val="Para 10"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="345"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:b w:val="off"/>
+      <w:bCs w:val="off"/>
+      <w:i w:val="off"/>
+      <w:iCs w:val="off"/>
+      <w:color w:val="24292E"/>
+      <w:shd w:fill="auto"/>
+      <w:u w:val="none"/>
+      <w:dstrike w:val="off"/>
+      <w:strike w:val="off"/>
+      <w:caps w:val="off"/>
+      <w:smallCaps w:val="off"/>
+      <w:shadow w:val="off"/>
+      <w:spacing w:val="0"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text0" w:type="character">
     <w:name w:val="0 Text"/>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text1" w:type="character">
     <w:name w:val="1 Text"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text2" w:type="character">
     <w:name w:val="2 Text"/>
     <w:rPr>
+      <w:i w:val="on"/>
+      <w:iCs w:val="on"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text3" w:type="character">
+    <w:name w:val="3 Text"/>
+    <w:rPr>
+      <w:color w:val="4183C4"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text4" w:type="character">
+    <w:name w:val="4 Text"/>
+    <w:rPr>
+      <w:i w:val="on"/>
+      <w:iCs w:val="on"/>
       <w:color w:val="4183C4"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_b7b3c4d8534bc50a776ce545f56084bb_r.jpeg" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_76e0a5c7cabae0190b27ed47e327d88a_r.png" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_4d697a9c2ca701443584a01ba8acd61d_r.png" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5526c32d8866cb009f2617a51e1da872_r.png" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_1bb4b45de085170f6bce2beaf8a164c8_r.png" Id="rId5"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5526c32d8866cb009f2617a51e1da872_r.png" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_b7b3c4d8534bc50a776ce545f56084bb_r.jpeg" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_4d697a9c2ca701443584a01ba8acd61d_r.png" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_76e0a5c7cabae0190b27ed47e327d88a_r.png" Id="rId6"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
   <Company>深圳市久通物联科技股份有限公司</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>